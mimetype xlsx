--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -1,247 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="164011"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\工作相关\2026补天校园GROW计划\标准文档\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17532" windowHeight="6132" tabRatio="706" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18348" windowHeight="6996" tabRatio="706" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="补天校园 GROW 计划【活动组织】赛道" sheetId="12" state="hidden" r:id="rId1"/>
     <sheet name="1-活动物料申请表" sheetId="9" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="49">
-[...55 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="50">
+  <si>
+    <t>补天校园 GROW 计划【活动组织】赛道</t>
+  </si>
+  <si>
+    <t>工作内容及奖励</t>
   </si>
   <si>
     <t>B级</t>
   </si>
   <si>
     <t>A级</t>
   </si>
   <si>
     <t>S级</t>
   </si>
   <si>
     <t>组建“补天校园GROW计划”社群</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>✓</t>
   </si>
   <si>
     <t>组织校园沙龙/培训/比赛/校内公开讲座/安全意识培训等</t>
   </si>
   <si>
     <t>30-49人</t>
   </si>
   <si>
     <t>50-99人</t>
   </si>
   <si>
     <t>100人及以上</t>
   </si>
   <si>
     <t>高校公众号、校内海报、校内群等校内渠道宣传</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...17 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>活动支持</t>
   </si>
   <si>
     <t>获得补天官方“补天”授权，组建并管理本校GROW计划网安组织，推动校园网络安全文化的发展和壮大。</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>在本校组织各种形式的网安技术交流活动，满足本校学生对网络安全技术的需求和兴趣。</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>推广“补天校园GROW计划”的品牌和形象，积极与本校其它组织合作，共同举办有意义的网络安全相关联合活动，提高“补天校园GROW计划”的知名度和影响力。</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>“补天校园GROW计划”的B级别品牌资源合作包（包括条幅、活动礼品5-10个），用于活动使用。</t>
+  </si>
+  <si>
+    <t>“补天校园GROW计划”的A级别品牌资源合作包（包括条幅、易拉宝、活动礼品10-20个），用于活动使用。</t>
+  </si>
+  <si>
+    <t>“补天校园GROW计划”的S级别品牌资源合作包（包括条幅、易拉宝、活动礼品20-50个），用于活动使用。</t>
+  </si>
+  <si>
+    <t>活动组织者个人收获</t>
+  </si>
+  <si>
+    <t>荣誉证书</t>
   </si>
   <si>
     <t>BCS、补天白帽大会等大型网络安全活动赠票</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...19 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>补天新款周边一个</t>
   </si>
   <si>
     <t>补天周边礼包一个</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>支持基金（500-2000元，根据活动参与人数、组织情况而定）</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>所在学校指导老师收获</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="微软雅黑"/>
+        <family val="2"/>
+        <charset val="134"/>
+      </rPr>
       <t>①</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF0070C0"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">    </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF0070C0"/>
         <rFont val="微软雅黑"/>
         <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>导师荣誉证书</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF0070C0"/>
@@ -314,2233 +256,2318 @@
         <rFont val="微软雅黑"/>
         <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>计划</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF0070C0"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>”</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF0070C0"/>
         <rFont val="微软雅黑"/>
         <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t>网安基地</t>
     </r>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...11 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>注：</t>
+  </si>
+  <si>
+    <t>1.以上所标注的活动必须与网络安全相关，且活动需有效性需要通过补天官方审核。</t>
+  </si>
+  <si>
+    <t>2.“补天校园GROW计划”活动期间可举办多场校园活动，均可申请对应等级的“品牌资源合作包”。</t>
   </si>
   <si>
     <t>3.个人权益按年度累计达标计算，如举办多场校园活动对应的个人权益按年度活动人数累加计算，即：举办1场S级活动，2场A级活动，则个人奖励根据覆盖人数动态变化，其它权益保持不变。</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...12 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>活动要求：
+1.活动对外宣传中补天以联合主办/承办单位身份出现+ logo露出
+2.活动中包含不少于5min的补天平台介绍（宣讲PPT由补天提供）
+3.现场需在显著位置摆放补天条幅、易拉宝，并拍照（拍照要求详见活动反馈表）</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <family val="2"/>
+        <charset val="134"/>
+      </rPr>
       <t xml:space="preserve">2026补天校园GROW计划 XX站   物料申请表 
            </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="微软雅黑"/>
         <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">                                                                                         申请时间：           年       月       日</t>
     </r>
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>申请高校</t>
+  </si>
+  <si>
+    <t>活动名称</t>
+  </si>
+  <si>
+    <t>活动人数</t>
+  </si>
+  <si>
+    <t>活动时间</t>
+  </si>
+  <si>
+    <t>负责人</t>
+  </si>
+  <si>
+    <t>联系方式</t>
+  </si>
+  <si>
+    <t>补天角色
+（任选其一）</t>
+  </si>
+  <si>
+    <t>活动地点</t>
+  </si>
+  <si>
+    <t>活动内容
+（提供活动策划方案）</t>
+  </si>
+  <si>
+    <t>宣传方式</t>
+  </si>
+  <si>
+    <t>预估传播量</t>
+  </si>
+  <si>
+    <t>宣传渠道的阅读量预计______阅读量</t>
+  </si>
+  <si>
+    <t>物料申请</t>
+  </si>
+  <si>
+    <t>礼品发放</t>
+  </si>
+  <si>
+    <t>活动预估注册补天同学数量</t>
+  </si>
+  <si>
+    <t>收货信息
+（收货人+联系方式+收货地址）</t>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">易拉宝 _______个    条幅________条     礼品_________份
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="0" tint="-0.499984740745262"/>
+        <rFont val="微软雅黑"/>
+        <family val="2"/>
+        <charset val="134"/>
+      </rPr>
+      <t>注：
+1.50人以下活动，可提供条幅、活动礼品5-10个
+2.50-99人活动，可提供条幅、易拉宝、活动礼品10-20个
+3.100人以上活动，可提供条幅、易拉宝、活动礼品20-50个
+请根据活动举办预估效果申请物料，如申请表和后续实际参会人数差距较大，会影响活动最终评分，请谨慎填写。</t>
+    </r>
+    <phoneticPr fontId="16" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="3"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...8 lines deleted...]
-      <color theme="1"/>
+      <sz val="14"/>
+      <color rgb="FFC00000"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-      <color rgb="FFC00000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF003399"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="MS Gothic"/>
       <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="微软雅黑"/>
+      <family val="2"/>
+      <charset val="134"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF0070C0"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
-    </font>
-[...4 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="等线"/>
       <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="微软雅黑"/>
       <family val="2"/>
       <charset val="134"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FF0070C0"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF0070C0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Microsoft YaHei UI"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="微软雅黑"/>
+      <family val="2"/>
+      <charset val="134"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor theme="4" tint="0.79995117038483843"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDEBF7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFF8E5"/>
+        <fgColor theme="9" tint="0.79995117038483843"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
+        <fgColor rgb="FFFFF8E5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...7 lines deleted...]
-      </top>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="medium">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="medium">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF003399"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>83820</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1036320</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2053" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2053"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>联合主办单位</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1257300</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>83820</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>594360</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2054" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2054"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>主办单位</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>609600</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>83820</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>472440</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2055" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2055"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>承办单位</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>502920</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>91440</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1257300</xdr:colOff>
-          <xdr:row>5</xdr:row>
+          <xdr:row>6</xdr:row>
           <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2058" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2058"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>其它</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>144780</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>731520</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>434340</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2062" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2062"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>教室</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>815340</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1402080</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>426720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2063" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2063"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>报告厅</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>15240</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>144780</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>22860</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>403860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2064" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2064"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>图书馆/体育馆</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>91440</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>868680</xdr:colOff>
-          <xdr:row>6</xdr:row>
+          <xdr:row>7</xdr:row>
           <xdr:rowOff>411480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2065" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2065"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>其它</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>129540</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1074420</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>457200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2067" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2067"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>公众号</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>198120</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>434340</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2068" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2068"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>官网</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>160020</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>769620</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>419100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2069" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2069"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>群</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>693420</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>160020</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>449580</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>419100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2070" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2070"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>学校公告栏</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>731520</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1546860</xdr:colOff>
-          <xdr:row>8</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>426720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2071" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2071"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>其它</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>205740</xdr:colOff>
-          <xdr:row>12</xdr:row>
+          <xdr:row>13</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1005840</xdr:colOff>
-          <xdr:row>12</xdr:row>
+          <xdr:row>13</xdr:row>
           <xdr:rowOff>320040</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2074" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2074"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>30-49人</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1097280</xdr:colOff>
-          <xdr:row>12</xdr:row>
+          <xdr:row>13</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
-          <xdr:row>12</xdr:row>
+          <xdr:row>13</xdr:row>
           <xdr:rowOff>320040</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2075" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2075"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>55-99人</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>426720</xdr:colOff>
-          <xdr:row>12</xdr:row>
+          <xdr:row>13</xdr:row>
           <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
-          <xdr:row>12</xdr:row>
+          <xdr:row>13</xdr:row>
           <xdr:rowOff>327660</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2076" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2076"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>100人及以上</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>320040</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1234440</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>396240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2077" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2077"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>排名奖励</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1409700</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>167640</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>861060</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>426720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2078" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2078"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>活动抽奖</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>53340</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1249680</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>419100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2079" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2079"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
-                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Microsoft YaHei UI"/>
                   <a:ea typeface="Microsoft YaHei UI"/>
                 </a:rPr>
                 <a:t>其它</a:t>
               </a:r>
@@ -2576,86 +2603,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2786,873 +2813,889 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.77734375" customWidth="1"/>
     <col min="2" max="4" width="25.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="46.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="D1" s="27"/>
+    <row r="1" spans="1:6" ht="46.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:6" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="A2" s="13" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="A2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="16" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="A3" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="18" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="A4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="16" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="A5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="28.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="25" t="s">
-[...6 lines deleted...]
-      <c r="D6" s="29"/>
+      <c r="A6" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="26"/>
     </row>
     <row r="7" spans="1:6" ht="28.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="25"/>
-[...4 lines deleted...]
-      <c r="D7" s="29"/>
+      <c r="A7" s="32"/>
+      <c r="B7" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="26"/>
     </row>
     <row r="8" spans="1:6" ht="28.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="25"/>
-[...4 lines deleted...]
-      <c r="D8" s="29"/>
+      <c r="A8" s="32"/>
+      <c r="B8" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="26"/>
     </row>
     <row r="9" spans="1:6" ht="58.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="25"/>
-[...7 lines deleted...]
-        <v>36</v>
+      <c r="A9" s="32"/>
+      <c r="B9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="26" t="s">
-[...6 lines deleted...]
-      <c r="D10" s="31"/>
+      <c r="A10" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="27"/>
+      <c r="D10" s="28"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="26"/>
-[...4 lines deleted...]
-      <c r="D11" s="31"/>
+      <c r="A11" s="33"/>
+      <c r="B11" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="27"/>
+      <c r="D11" s="28"/>
     </row>
     <row r="12" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
-      <c r="A12" s="26"/>
-[...10 lines deleted...]
-      <c r="F12" s="10"/>
+      <c r="A12" s="33"/>
+      <c r="B12" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
     </row>
-    <row r="13" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="F13" s="10"/>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="23" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="23"/>
+      <c r="A14" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="24" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="9"/>
+      <c r="A15" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="23"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="24" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="9"/>
+      <c r="A16" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="23"/>
     </row>
     <row r="17" spans="1:5" ht="28.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="24" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="9"/>
+      <c r="A17" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A17:D17"/>
-    <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A15:D15"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B10:D10"/>
-    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A6:A9"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+    <sheetView tabSelected="1" zoomScale="141" zoomScaleNormal="141" workbookViewId="0">
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="29.5546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="35.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="39.5546875" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.88671875" style="1"/>
     <col min="7" max="7" width="45" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="86.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="44" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="44"/>
+      <c r="A1" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
     </row>
     <row r="2" spans="1:7" ht="62.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="38" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="39"/>
+      <c r="A2" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="4" t="s">
-[...6 lines deleted...]
-      <c r="D3" s="2"/>
+      <c r="A3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="4" t="s">
-[...6 lines deleted...]
-      <c r="D4" s="2"/>
+      <c r="A4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" s="3"/>
     </row>
     <row r="5" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="4" t="s">
-[...6 lines deleted...]
-      <c r="D5" s="2"/>
+      <c r="A5" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="3"/>
     </row>
     <row r="6" spans="1:7" ht="32.4" x14ac:dyDescent="0.35">
-      <c r="A6" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="43"/>
+      <c r="A6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="39"/>
     </row>
-    <row r="7" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="D7" s="37"/>
+    <row r="7" spans="1:7" ht="32.4" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="40"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="42"/>
     </row>
-    <row r="8" spans="1:7" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="D8" s="40"/>
+    <row r="8" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="43"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
     </row>
-    <row r="9" spans="1:7" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G9" s="3"/>
+    <row r="9" spans="1:7" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
     </row>
     <row r="10" spans="1:7" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="3"/>
+      <c r="A10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="43"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="43"/>
+      <c r="G10" s="5"/>
     </row>
-    <row r="11" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B11" s="41" t="s">
+    <row r="11" spans="1:7" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="46"/>
+      <c r="D11" s="47"/>
+      <c r="G11" s="5"/>
+    </row>
+    <row r="12" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="41"/>
+      <c r="D12" s="42"/>
+    </row>
+    <row r="13" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="42"/>
-      <c r="D11" s="43"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="47"/>
+      <c r="G13" s="5"/>
     </row>
-    <row r="12" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="D13" s="36"/>
+    <row r="14" spans="1:7" ht="28.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="11">
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="B12:D12"/>
-[...2 lines deleted...]
-    <mergeCell ref="B9:D9"/>
     <mergeCell ref="A2:D2"/>
+    <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B11:D11"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+  <drawing r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2053" r:id="rId4" name="Check Box 5">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2053" r:id="rId3" name="Check Box 5">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>137160</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>83820</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1036320</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2054" r:id="rId5" name="Check Box 6">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2054" r:id="rId4" name="Check Box 6">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1257300</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>83820</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>594360</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2055" r:id="rId6" name="Check Box 7">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2055" r:id="rId5" name="Check Box 7">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>609600</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>83820</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>472440</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2058" r:id="rId7" name="Check Box 10">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2058" r:id="rId6" name="Check Box 10">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>502920</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>91440</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1257300</xdr:colOff>
-                    <xdr:row>5</xdr:row>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2062" r:id="rId8" name="Check Box 14">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2062" r:id="rId7" name="Check Box 14">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>144780</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>731520</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>434340</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2063" r:id="rId9" name="Check Box 15">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2063" r:id="rId8" name="Check Box 15">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>815340</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1402080</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>426720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2064" r:id="rId10" name="Check Box 16">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2064" r:id="rId9" name="Check Box 16">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>15240</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>144780</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>22860</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>403860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2065" r:id="rId11" name="Check Box 17">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2065" r:id="rId10" name="Check Box 17">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>91440</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>868680</xdr:colOff>
-                    <xdr:row>6</xdr:row>
+                    <xdr:row>7</xdr:row>
                     <xdr:rowOff>411480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2067" r:id="rId12" name="Check Box 19">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2067" r:id="rId11" name="Check Box 19">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>129540</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1074420</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>457200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2068" r:id="rId13" name="Check Box 20">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2068" r:id="rId12" name="Check Box 20">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>914400</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>198120</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>434340</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2069" r:id="rId14" name="Check Box 21">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2069" r:id="rId13" name="Check Box 21">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>160020</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>769620</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>419100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2070" r:id="rId15" name="Check Box 22">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2070" r:id="rId14" name="Check Box 22">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>693420</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>160020</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>449580</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>419100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2071" r:id="rId16" name="Check Box 23">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2071" r:id="rId15" name="Check Box 23">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>731520</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1546860</xdr:colOff>
-                    <xdr:row>8</xdr:row>
+                    <xdr:row>9</xdr:row>
                     <xdr:rowOff>426720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2074" r:id="rId17" name="Check Box 26">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2074" r:id="rId16" name="Check Box 26">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>205740</xdr:colOff>
-                    <xdr:row>12</xdr:row>
+                    <xdr:row>13</xdr:row>
                     <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1005840</xdr:colOff>
-                    <xdr:row>12</xdr:row>
+                    <xdr:row>13</xdr:row>
                     <xdr:rowOff>320040</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2075" r:id="rId18" name="Check Box 27">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2075" r:id="rId17" name="Check Box 27">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1097280</xdr:colOff>
-                    <xdr:row>12</xdr:row>
+                    <xdr:row>13</xdr:row>
                     <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
-                    <xdr:row>12</xdr:row>
+                    <xdr:row>13</xdr:row>
                     <xdr:rowOff>320040</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2076" r:id="rId19" name="Check Box 28">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2076" r:id="rId18" name="Check Box 28">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>426720</xdr:colOff>
-                    <xdr:row>12</xdr:row>
+                    <xdr:row>13</xdr:row>
                     <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
-                    <xdr:row>12</xdr:row>
+                    <xdr:row>13</xdr:row>
                     <xdr:rowOff>327660</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2077" r:id="rId20" name="Check Box 29">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2077" r:id="rId19" name="Check Box 29">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>320040</xdr:colOff>
-                    <xdr:row>11</xdr:row>
+                    <xdr:row>12</xdr:row>
                     <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1234440</xdr:colOff>
-                    <xdr:row>11</xdr:row>
+                    <xdr:row>12</xdr:row>
                     <xdr:rowOff>396240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2078" r:id="rId21" name="Check Box 30">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2078" r:id="rId20" name="Check Box 30">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1409700</xdr:colOff>
-                    <xdr:row>11</xdr:row>
+                    <xdr:row>12</xdr:row>
                     <xdr:rowOff>167640</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>861060</xdr:colOff>
-                    <xdr:row>11</xdr:row>
+                    <xdr:row>12</xdr:row>
                     <xdr:rowOff>426720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="2079" r:id="rId22" name="Check Box 31">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+            <control shapeId="2079" r:id="rId21" name="Check Box 31">
+              <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>53340</xdr:colOff>
-                    <xdr:row>11</xdr:row>
+                    <xdr:row>12</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1249680</xdr:colOff>
-                    <xdr:row>11</xdr:row>
+                    <xdr:row>12</xdr:row>
                     <xdr:rowOff>419100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>补天校园 GROW 计划【活动组织】赛道</vt:lpstr>
       <vt:lpstr>1-活动物料申请表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>3F7C83404A3F4B3D92E7F94B8531FDF1_12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
+  </property>
+</Properties>
+</file>